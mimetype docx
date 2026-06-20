--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6016/06.07.2021 по гр. д. №2405/2020 на ВКС, ГК, IV г.о., докладвано от съдия Борислав Белазелков</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За критериите за определяне на дисциплинарното наказание по чл.189,ал.1 КТ.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При преценката за съразмерност на наложеното наказание с допуснатото дисциплинарно нарушение следва да бъдат отчетени всички обстоятелства, при които е допуснато нарушението, в т.ч. тежестта на нарушението и обстоятелствата, при които е извършено; отражението върху работата в предприятието на работодателя; настъпили ли са вредни последици - последици не само икономически, но и върху микроклимата в съответното звено на работа; поведението на работника и отношението му към допуснатото нарушение, дисциплинарното му минало, както и доколко с действията си е отговорил на очакванията за съответстващото за длъжността поведение. Т.е.: вземат се предвид всички действия и бездействия на работника, които са преценени от работодателя като конкретно дисциплинарно нарушение, всички обстоятелства, при които е извършено нарушението, както и всички последици от него за работодателя и за останалите работници, които са взети предвид от работодателя при налагане на дисциплинарното наказание и са установени по делото.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>