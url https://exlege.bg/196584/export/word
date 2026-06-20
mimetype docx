--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Доставката на ел.енергия за потребление се извършва по продажбено правоотношение (чл.183 ЗЗД). При спор между доставчика и потребителя, който се разрешава по съдебен ред, страните доказват благоприятните за тях факти по реда на ГПК. Процесът на доказване е уреден от императивни правни норми, които не може да се дерогират по съгласие на страните или от подзаконов нормативен акт. Доставчикът е длъжен да докаже, при условията на пълно и главно доказване, че е доставил определено количество ел.енергия за определен период от време (чл.154, ал.1 ГПК), а в хипотезата на неправилно отчитане на електромера заради разпределение на доставената ел.енергия и в скрит сектор на електромера, е длъжен да докаже и тези допълнителни предпоставки от хипотезата на правната норма (чл. 50 ПИКЕЕ отм. ). Констативният протокол за извършената проверка от служители на електроснабдителното предприятие има характер на частен свидетелстващ документ, който е годно доказателствено средство (чл. 47 от ПИКЕЕ отм. ), но при оспорването му, съдът е длъжен да разпредели доказателствената тежест като даде указания на доставчика да докаже съдържанието на протокола. Метрологичната експертиза на Българския институт по метрология, доколкото е извършена от държавен орган в кръга на правомощията му, има характер на официален свидетелстващ документ за установените факти и връзки между факти (чл. 57 и 58 от Закона за измерванията). Може да се оспори чрез назначаване на нова метрологична експертиза, възложена на БИМ, доколкото извършването на такава експертиза е единствено в правомощията на този държавен орган. Периодът от време, през който не е отчитана ел.енергия, и нейното количество, следва да се установят само чрез експертиза, защото са необходими специални знания за това. Когато страните спорят за тези факти- периодът на неотчитане и количеството доставена ел.енергия, съдът е длъжен служебно да назначи експертиза, дори да не е поискана от страните (т.р.№1/13г. на ОСГТК).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>