--- v0 (2026-02-20)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №142/21.01.2021 по търг. д. №1904/2019 на ВКС, ТК, II т.о., докладвано от съдия Бонка Йонкова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Знанието на извършващия прихващане кредитор, че банката е спряла плащанията и е поставена под особен надзор с публично оповестено решение на УС на БНБ, може ли да се разглежда като знание за настъпила неплатежоспособност по смисъла на чл.59, ал.3 ЗБН.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Знание за неплатежоспособност по смисъла на чл.59, ал.3 ЗБН не може да се обоснове със знание на решението на УС на БНБ за поставяне на съответната банка под специален надзор като оздравителна принудителна административна мярка по чл.115, ал.1 ЗКИ, вкл. от спирането на плащанията по чл.116, ал.2, т.2 ЗКИ; Под „знание за неплатежоспособност“ в хипотезиса на чл.59, ал.3 ЗБН следва да се разбира узнаване на обективирано от БНБ, в качеството й на компетентен за това надзорен орган, становище за неплатежоспособност на банката по чл.36, ал.2 ЗКИ /редакция преди изм. обн. ДВ бр.62/2015 г./, преди то да бъде формализирано в акт за отнемане на лиценза за банкова дейност, като именно недобросъвестното възползване от достъп до тази информация се санкционира от закона; Предвиденият от законодателя субективен елемент от фактическия състав на чл.59, ал.3 ЗБН подлежи на пълно и главно доказване от ищеца чрез всички допустими доказателствени средства.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>