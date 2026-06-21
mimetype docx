--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдът счита, че няма достатъчно доказателства, за да се заключи, че оспорваната земя е била ефективно отчуждена от Министерството в който и да е момент. При тези обстоятелства Съдът не може да не заключи, че жалбоподателят е бил законен собственик на спорната земя до решението на и че е бил лишен от земята си по смисъла на член 1 от Протокол № 1, единствено на основание член 38 от Закон № 2942. Прилагайки член 38 от Закон № 2942 със задна дата, националните съдилища лишават жалбоподателя от всякаква възможност да получи обезщетение за отмяна на нотариалния си акт. Съдът отбелязва, че решението на Конституционния съд за отмяна на член 38 не е имало обратно действие и не е предоставило на жалбоподателя процедура, способна да отстрани последиците от възможно нарушение. Съдът счита, че прилагането на член 38 от Закон № 2942 е лишило жалбоподателя от възможността да получи обезщетение, което може да бъде описано като произволно, доколкото не е била въведена процедура за обезщетение, способна да поддържа справедливия баланс.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>