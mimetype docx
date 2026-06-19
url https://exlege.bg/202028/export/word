--- v0 (2026-03-21)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно чл. 177, ал.1 изр.2 АПК, решенията по административен спор, с които се изменя, или отменя административен акт имат действие за всички. Те са задължителни и за гражданския съд, съгл. чл. 302 от новия ГПК. Затова в мотивите на ТР № 5/2011г. на ОСГК е посочено, че т.4 от ТР № 6/2006г. на ОСТК е изгубило силата си когато е проведен пряк съдебен контрол на административния акт. Това обаче се отнася само за държавата, защото тя е участвала в административното съдебно производство чрез своите органи. Следва да се приеме, че се отнася и за лицата, които черпят права от нея, тъй като те не могат да имат повече права от праводателя си. За третите лица обаче, които не черпят права от държавата и са в държане на имота, противопоставяйки свои права на реституцията това не се отнася. Те не са участвали в административното производство по постановяването и обжалването на административния акт, а нормата на чл. 17, ал.2 ГПК задължава съда в тези случай да извърши косвен съдебен контрол за законосъобразност на административния акт, който има значение за гражданските права. При преценката дали е допустим косвен съдебен контрол следва да се държи сметка и за предметния обхват на решението на административния съд – на кой акт е проведен прекия съдебен контрол – дали това е акта, от който са възникнали реституционни права, или са последващи актове с друг предмет.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>