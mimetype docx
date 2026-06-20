--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>даденото разрешение по чл. 96, ал. 4 ЗУТ е индивидуален административен акт, същият не е обжалван и има последиците на стабилен административен акт. Съгласно § 55, ал. 1 ЗИД ЗУТ (ДВ, бр. 101 от 2015 г.) започнатите производства по одобряване на инвестиционни проекти и издаване на разрешения за строеж до влизането в сила на този закон се довършват по досегашния ред. Производството в случая започва преди изменението на закона, а именно заявлението е депозирано на 19.11.2014 г. Законосъобразен е изводът, че заповедта за строителна забрана от 21.04.1997 г. на министъра на териториалното развитие и строителството няма действие по отношение на УПИ [номер], кв. 6 по плана на[жк], гр. [населено място], тъй като за терена на имота няма регистрирани свлачищни процеси и не е необходимо извършване на укрепителни мероприятия. Следователно разпоредбата на чл. 96, ал. 6 ЗУТ е неприложима.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>