--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Предмет на искането по ЗДОИ не е дали кметът разполага с правомощия да сключва договори с консултанти, а какъв е предметът на конкретно сключените договори – по кои въпроси консултантите реализират своите компетенции срещу заплащане с общински (бюджетни) средства, тъй като разходването на общински средства попада в приложното поле на чл. 2, ал. 1 от ЗДОИ. Задължението на административния орган да обсъди липсата или наличието на надделяващ обществен интерес произтича от чл. 7, чл. 9 и чл. 35 от АПК, поради което не може да се счете, че изричното непосочване на такъв от заявителя презюмира липсата му. Няма данни от административната преписка да е поискано изрично писмено съгласие на третите лица в съответствие с процедурата на чл. 31, ал. 2 от ЗДОИ, която е задължителна, когато обществената информация е свързана с лични данни. Административният орган е бил задължен на основание чл. 29, ал. 1 от ЗДОИ да уведоми заявителя, че следва да конкретизира искането си, ако то е било неясно. Искането по т. 7, а именно „Каква е личната Ви оценка за ползата от тези консултанти-конкретно?“ не попада в приложното поле на закона, тъй като не се иска информация, която е създадена и съхранявана от административния орган, и касае лично мнение и препоръки на физическото лице, което е на длъжност кмет на общината, и няма характер на служебна обществена информация.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>