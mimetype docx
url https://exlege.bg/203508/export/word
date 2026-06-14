--- v0 (2026-03-21)
+++ v1 (2026-06-14)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Като извърши преценка на всички събрани доказателства, касателно уговорките между страните, възможностите на изпълнителите, данните за извършени рекламни дейности, направеното приемо-предаване на извършеното, касационният съд намира за необосновани изводите на първоинстанционния съд за неправомерно начисляване на данъка /ДДС/ по тези фактури предвид недоказаност на реално осъществени доставки. Неправилни са изводите на първоинстанционния съд, че прехвърлянето правото на собственост на материалите и извършването на услугите по горепосочените фактури не е реално осъществено. Установено е при условията на пълно доказване договарянето, извършването, приемането на услугите, както и резултата от тях. Съвкупната преценка на данните по случая, изключително големия обем на представените доказателства, пълната кореспонденция между предмета на фактурите и представените договори и приемо-предавателни протоколи, убедителните доказателства за последваща реализация, редовно воденото счетоводство на ревизираното лице, отчитането на приходите във връзка с последващата реализация, възможността за проследяване на стоките и услугите по счетоводни данни - всичко това води до непрекъсваема верига от обстоятелства, които водят до извод за реалност на доставките. Обстоятелството, че някои от доставчиците не са открити и че няма данни за счетоводната им отчетност не може да бъде отчетено като факт, препятстващ възникването на правото на данъчен кредит на ревизираното лице. Няма данни и за наличие на измама, така че въз основа на обективни данни, представени от органите по приходите, да се установява, че данъчно - задълженото лице е знаело или е трябвало да знае, че сделката, с която обосновава правото на приспадане, е част от тази измама. С оглед на изложеното касационният съд намира изводите на първоинстанционния съд за неправомерно начисляване на ДДС поради липса на доставка на стоки и услуги и оттам за наличие на предпоставки за отказ от право на приспадане на данъчен кредит по всички процесни фактури за необосновани и незаконосъобразни.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>