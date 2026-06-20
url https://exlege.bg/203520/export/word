--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>След като не е налице изменение на начина на определяне на ТБО в течение на годината, а са приети на нови разпоредби, които се регулират за първи път правоотношения, не е налице нарушение на чл. 68 от ЗМДТ. Настоящият съдебен състав споделя съображенията за материална незаконосъобразност на чл. 16б, ал. 2 от Наредбата като противоречащ на чл. 67, ал. 1 от ЗМДТ в частта: а/ за имот с Р. до 150 кв. м., общият обем на декларираните за ползване съдове не може да бъде по малък от 0.240 куб. м. (...) г/ за имот с Р. над 2001 кв. м., общият обем на декларираните за ползване съдове не може да бъде по малък от 2.200 куб. м. плюс 1.100 куб. м. на всеки 1000 кв. м. Р.. В доклада няма никакви мотиви и съображения защо с чл. 16б, ал. 2, б."а-г" основата на ТБО се определя в пряка зависимост от площите на имотите. По този начин в нарушение на чл. 67, ал. 1 от ЗМДТ общинският съвет е смесил двата начина на определяне на таксата. Не споделя мотивите за незаконосъобразност на чл. 16б, ал. 1 и ал. 2 от Наредбата в частта: "(1) Размерът на таксата се определя според количеството отпадък на база вместимостта и броя на използваните съдове за смет за всяко лице по чл. 15, ал. 1, съобразно разходите по одобрената план - сметка за 2015 г., както следва: а/ размерът на таксата по чл. 14, ал. 1, т. 1 и т. 2 за лица, ползващи жилищни и нежилищни имоти се определя в лева за брой съд, в зависимост от вида и броя на декларираните съдове за битови отпадъци за едно извозване (...) б/ размерът на таксата по чл. 14, ал. 1, т. 3 за лица, ползващи жилищни и нежилищни имоти се определя по реда на чл. 16в и включва годишните разходи по чл. 16, ал. 2, т. 4. (2) Лицата по б. „а“ от предходната алинея подават във фронт -офиса на отдел „Местни данъци и такси” декларация по образец в срок до 31.01.2015 г.". Поради това настоящият съдебен състав не намира противоречие на тази разпоредба с чл. 67, ал. 1 от ЗМДТ. Разпоредбата е материално незаконосъобразна като несъответстваща на чл. 67, ал. 2 от ЗМДТ, защото няма никаква яснота относно основата, на която ще се изчислява ТБО, когато е невъзможно да се определи количеството отпадък или когато не е подадена декларация.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>