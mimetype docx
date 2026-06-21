--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Настъпването на имуществени вреди не е било доказано от ищеца, при условията на пълно и главно доказаване, въпреки указанията на съда за разпределението на доказателствената тежест. Неимуществени вреди, каквито се претендират, не се търпят от търговско дружество, тъй като такива вреди засягат лични, морални, психически и естетически чувства на увреденото лице, а търговецът представлява съвкупност от права, задължения и фактически отношения. В проведеното на 27.10.2014 г. открито съдебно заседание, съдът е разпоредил да се издаде съдебно удостоверение, поискано от него с исковата молба. Удостоверението е било издадено с дата 30.10.2014 г. и получено от адв. М на 19.11.2014 г. В следващото съдебно заседание, проведено на 01.12.2014 г. ищецът, който е бил редовно призован, не се е явил, не е изпратил процесуален представител, не е представил удостоверение от СГС за сочените факти и не е изложил причини за това си процесуално бездействие. При тези констатации настоящата инстанция намира, че ищецът не се е справил с доказателствената тежест и е бездействал да установи факти, каквито твърди че са относими за правилното решаване на спора, поради което и правилно съдът е основал решението си на наличните по делото доказателства, установяващи фактическа обстановка, изключваща отговорност на държавата в конкретния случай.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>