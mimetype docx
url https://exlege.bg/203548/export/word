--- v0 (2026-03-21)
+++ v1 (2026-06-13)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Налагането на административни наказания от органите на администрацията за извършени административни нарушения е санкционираща управленска дейност, израз на държавната наказателна репресия. Независимо че наказателното постановление не е административен акт по смисъла на чл. 21, ал. 1 от АПК, определящо обстоятелство за правното основание на иска за обезщетение за вреди от незаконосъобразните наказателни постановления като такъв по чл. 1, ал. 1 от ЗОДОВ е, че той е издаден от административен орган и представлява властнически акт на органите на администрацията, въпреки че поражда наказателноправни последици. В този смисъл е и приетото по т. 1 от Тълкувателно постановление от 19.05.2015г., постановено по т. д. № 2/2014г. на ВКС и ВАС. От извършването на незаконосъобразни действия по издаването на незаконосъобразния акт - процесното наказателно постановление, отменено по съответния ред с влязло в сила решение, ищцата е претърпяла вреди, изразяващи се в направени разноски за адвокатско възнаграждение в производството по обжалването на наказателното постановление. Макар и да липсва нормативно установено задължение за процесуално представителство, адвокатската защита е нормален и присъщ разход за обезпечаване на успешния изход на спора, поради което и вредите се явяват пряка и непосредствена последица от издадения незаконосъобразен акт - наказателното постановление.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>