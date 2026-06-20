--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В мотивите на заповедта са посочени четири наказателни постановления, с които се отнемат общо 44 контролни точки. С решение от 24.11.2014 г. по НАХД № 5465/2014 г. по описа на СРС е отменено НП № 117878/ 29.08.2007 г., с което са отнети 10 к. т. Съгласно чл. 157, ал. 4 от ЗДВП и чл. 171, ал. 1, т. 4 от ЗДВП водач, на когото са отнети всички контролни точки, губи придобитата правоспособност. Правилни са изводите на съда, че по чл. 2, ал. 1 от Наредба № I-139 от 16 септември 2002 г. и по чл. 2, ал. 1 от действащата Наредба № Iз-1959 от 27. 12. 2007 г. общо са предвидени 39 к. т. С отмяната на НП № 117878/ 29.08.2007 г., с което са отнети 10 к. т., контролните точки на жалбоподателя са 34, т. е. по-малко от 39 к. т., поради което не е налице основание по чл. 171, т. 4 от ЗДвП за изземване на СУМПС.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>