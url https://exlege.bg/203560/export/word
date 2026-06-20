--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Реалността на доставката е необходимо и задължително условие за да се приеме наличие на реално осъществена доставка на стока, от която нейния получател черпи материалното право на приспадане на ДДС. Фактурата като частен диспозитивен документ не се ползва с материална доказателствена сила, поради което е необходимо наличието на други съпътстващи документи, от които да се установи безспорно, че доставката е извършена, което означава да се докаже, че съответната стока е предадена или услугата е действително извършена. Относно доставката на стока е необходимо да се установи фактическото разпореждане със стоката, а не е необходимо доставчикът да е собственик на същата стока, а да я притежава, за да може да я предаде в патримониума на получателя. В процесния случай това не е доказано. Наличието на приемателно-предавателни протоколи, каквито се съдържат по делото не може да установи по несъмнен начин, че доставките са осъществени. Доказателства за превозването на хранителни стоки в голямо количество, изискващо специализиран транспорт, не са ангажирани, нито са представени придружителни документи като сертификати за качество, съхранение и срок на годност. Счетоводното отчитане на фактурите и частичното плащане на стойността по фактури не може само по себе си да установи правото на данъчен кредит, без да са налице писмени доказателства за реалността на доставките.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>