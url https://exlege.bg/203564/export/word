--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Изводите, че оспореният отказ за достъп до обществена информация е постановен в нарушение на материалноправните норми и целта на ЗДОИ са законосъобразни и съответни на събраните по делото доказателства. Правилно е заключението на решаващия съд, че исканата информация е служебна обществена, по смисъла на чл. 11 от ЗДОИ, достъпът до която е свободен, съобразно чл. 13, ал. 1 от ЗДОИ. Информацията за длъжностите в агенцията и правното основание за изменение на правоотношенията безспорно съставляват служебна обществена информация по чл. 11 от ЗДОИ за фактическото положение на защитените със сочената разпоредба обществени отношения. Съгласно разпоредбата на чл. 12, ал. 4 от ЗДОИ, при искане на достъп до официална информация, която е обнародвана, съответният орган е длъжен да посочи изданието, в което тя е обнародвана, броя и датата на издаване, като в случая това не е сторено. Излагането на мотиви за издаване на административния акт едва в касационното съдебно заседание е недопустимо.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>