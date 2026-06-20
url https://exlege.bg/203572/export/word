--- v0 (2026-04-22)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Настоящата инстанция намира, че съгласно разпоредбата на чл. 16а, ал. 6 от Наредба № 105, въз основа на одобрения от министъра на земеделието и храните специализиран слой „Площи в добро земеделско състояние“ РА извършва окончателна оторизация и плащания на площ за съответната година. Видно от нея РА действа в условията на обвързана компетентност и няма как да извърши окончателна оторизация и плащания на площ за съответната година ако парцелът на съответното лице не е включен в заповедта по чл. 16г ал. 4 от Наредба № 105. В настоящия случай издаденият административен акт - заповед № РД 09-114/27.02.2014 г. не е обжалван от [фирма] в законоустановения срок, поради което в частта отнасяща се до заявените от него имоти е влязъл в сила и РА е обвързана от постановеното в този акт. Всички изложени от касационния жалбоподател аргументи относно неправилно изключване на имоти от допустимия слой, както и представените в хода на производството Уведомителни писма от предходни кампании са неотносими към настоящия спор. Видно от приетата по делото съдебно техническа експертиза всички описани в процесното уведомително писмо парцели попадат извън приетия със заповед № РД 09-114/27.02.2014 г. на министъра на земеделието специализиран слой "Площи в добро земеделско състояние", поради което са недопустими за подпомагане.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>