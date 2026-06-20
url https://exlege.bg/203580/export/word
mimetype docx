--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Оплакванията на М. срещу Заповед № ЛС-И-1077 от 20.10.2014 г., издадена от министъра на правосъдието, не могат да бъдат предмет на разглеждане в настоящото производство, тъй като са били относими в производство срещу посочената заповед, която не е отменена по съответния ред. Определянето на конкретна дата за провеждането на устния изпит от помощния орган е действие, което е израз на организационна дейност, необходима и подчинена именно на издадената от министъра заповед за насрочване и провеждане на конкурса. Преценката за несъвместимост по посочената разпоредба е относима към лицата, които встъпват в длъжност, доколкото те не могат едновременно да извършват изброените дейности и да заемат посочените длъжности. Към 17.03.2015 г. са проведени както писмения, така и устния изпит и то в съответствие с приложимите разпоредби от Наредбата, които към тези моменти са били действащо право. Относимата редакция на приложимите спорни текстове от Наредбата, които са били действащо право в периода от насрочване на конкурса, провеждане на устния и писмения изпит и класиране на кандидатите е тази, публикувана в ДВ, бр. 47 от 06.06.2014 г., в сила от тази дата и тя не се различава от редакцията след обнародване на цитираното съдебно решение. Предвид оценката, която е получил М. на устния изпит (под много добър (4, 50) и в съответствие с чл. 12, ал. 5 от Наредба № 1 от 06.02.2006 г., законосъобразно не е класиран и не са му възложени правомощия по изпълнението със спорната заповед.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>