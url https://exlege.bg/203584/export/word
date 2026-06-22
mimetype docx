--- v0 (2026-03-22)
+++ v1 (2026-06-22)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Несъвместимостта по см. чл. 226, ал. 1, т. 7, б.”ж” от ЗМВР е вид ограничение за заемането на определена служба като гаранция за добросъвестно изпълнение на служебните задължения. Законосъобразното упражняване на правото на административния орган да прекрати служебното правоотношение изисква да бъде установено съществуването на несъвместимост към момента на назначаването и нарушението на условията да е налице към момента на издаване на заповедта. В нарушение на изискванията на чл. 35, ал. 1 от АПК, органът не е изпълнил задължението си да изясни всички факти и обстоятелства от значение за случая. Единствено и само поради факта на вписване и незаличаване във фирмения регистър на Окръжния съд, не сочи, че лицето не е прекратило членството си. Датата на вписване е ирелевантна за служебния статус на оспорващата, предвид разграниченото правно действие на обстоятелството за служителя и за третите лица. Надлежното упражняване на правото да прекрати служебното правоотношение изисква нарушението на забраната за съвместяването на длъжностите да е съществуващо.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>