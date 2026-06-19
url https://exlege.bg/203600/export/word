--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>С обжалваната заповед законосъобразно е постановено спиране на отпуснатата месечна социална помощ на Е. П., поради това че е установено получаването на доход от рента през м. октомври 2014 г. на стойност 156 лв., който надвишава диференцирания минимален доход на лицето – 47, 45 лв. За м. ноември 2014 г. жалбоподателката не е отговаряла на условието по чл. 9, ал. 1 от Правилник за прилагане на ЗСП /ППЗСП/, тъй като за предходния месец доходите й са били по-високи от диференцирания минимален доход по чл. 9, ал. 3, т. 5 ППЗСП. Приходите, произхождащи от рента представляват доход, съгласно пар. 1, ал. 1, т. 9, б. „д” ДР ППЗСП. Съгласно чл. 9, ал. 6 ППЗСП доходите се вземат предвид за месеца, през който са получени, независимо за кой период се отнасят. След като през месец октомври 2014 г. Е. П. е получила доход в размер на 156 лв., то за следващия месец – м. ноември 2014 г., същата не отговаря на изискването по чл. 9, ал. 1 ППЗСП и затова правилно за този месец е спряно изплащането на месечната социална помощ. При отпадане на правоизключващия факт през следващия месец, изплащането на помощта е възстановено с последваща заповед на директора на дирекция „СП”, считано от 01.12.2014 г.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>