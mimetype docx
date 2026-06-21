--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Намерил е за обоснован на доказателствата направения от административния орган извод, че представените две разписки за получена сума от И. А. К. на 11.10.2012 г., в размер на 7100, 00 лв. от продажбата на картофи, не удостоверяват реални факти. Посочил е, че липсата на предпоставката по чл. 13, ал. 1, т. 5 от Наредба № 30 от 11.08.2008 г. е достатъчно основание за отказ от финансиране на заявлението. Неустановено и недоказано е останало, че кандидатът за подпомагане отговаря на условията по чл. 13, ал. 1, т. 5 от Наредба № 30 от 11.08.2008 г., а именно че има приход минимум 50 % през предходната година на кандидатстването от земеделска дейност. Не са представени никакви допълнителни доказателства, за да се приеме, че декларираният от продажбата на картофи доход е от произведена от К. селскостопанска продукция, тоест извършвана земеделска дейност. Доколкото кандидатът за подпомагане не отговаря на критериите по чл. 13, ал. 1 и във вр. с ал. 2 от Наредбата, не следва да се обсъждат въпросите, свързани с функционалната несамостоятелност и/или изкуствено създаване на условия.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>