--- v0 (2026-03-21)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Оспорените товарителници се потвърждават от представените фактури за договорен транспорт и заявки, от показанията на разпитаните свидетели и обосновано съдът е приел, че оспорването на доказателствата за транспорт и приемо-предаване на горивата не е успешно. Получаването на стоката по тези фактури е доказано от представените транспортни договори, заявки за транспорт, в които е посочен получателят и подписаните приемо-предавателни протоколи, които съдът правилно е преценил като годни доказателства, установяващи факта на предаване на родово определените стоки на ревизираното лице. Правилно съдът се е позовал на т. 32 от решението по дело С-18/13 на С. относно част от товарителниците, които не са подписани за получател. В товарителницата като получател е посочена фирма, различна от ревизираното лице, поради което противоречие между товарителницата и приемо-предавателния протокол правилно съдът е приел, че не е доказано осъществяване на доставката. Доводите в касационната жалба, че получателят по товарителницата е доставил горивото на ревизираното лице са направени за пръв път в касационната жалба и не следва да се обсъждат, а и потвърждават извода на съда, че по спорната фактура не е извършена доставка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>