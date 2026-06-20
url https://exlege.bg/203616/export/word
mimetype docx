--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Компетентен да определи границите на санитарно-охранителните зони около водоизточниците към датата на издаване на заповедта е председателят на ИК на СГНС съгласно § 225 ППЗПИНМ. Заместник председателят на ИК на СГНС е допустимо да издаде заповед за определяне границите на санитарно-охранителните зони около язовир "Искър" в хипотезата на заместване. Обстоятелството, че при извършена справка в архивния фонд на СГНС не е установено да са представени за съхранение документи за проведена процедура по упълномощаване на П. К. да изпълнява функциите на председател през 1973 г., не може да обоснове заключение за липса на компетентност към датата на издаване на заповедта. В случая ответникът не може да бъде санкциониран с последиците от непредставянето на доказателства за надлежно оправомощаване на първия заместник председател на ИК на СГНС да подпише акта в условията на заместване поради наличието на обективни пречки - изтекъл срок за съхранение на документите по преписката. При тези данни не може да се направи категоричен извод, че подписалият заповедта П. К. е действал без правомощия за това. Подаването на жалбата в хипотезата на чл. 149, ал. 5 АПК ограничава предмета на съдебния контрол единствено до проверка на неговата действителност, която не включва пороците, обосноваващи унищожаемост.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>