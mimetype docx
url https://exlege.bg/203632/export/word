--- v0 (2026-03-21)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Приходната администрация неправилно е използвала месечна база за отчитане на доходите и разходите, което е довело до погрешно изчислена данъчна основа за облагане като сбор от месечна сума на превишаване на разходите над приходите. Към датата на възлагане на ревизията давностният срок е изтекъл, поради което данъчното задължение е погасено по давност при направено изрично възражение за изтекла давност. Ако е изтекъл давностният срок, то следва да се приеме, че се е погасило самото публично задължение, какъвто ясен смисъл имат разпоредбите на чл. 140, ал. 1 от Д. (отм.) и чл. 171, ал. 1 от ДОПК. Решаващият съд не се е произнесъл изобщо по възражението, че експертизата е приобщена по време на спряно административно производство, нито е обсъдил двете заключения досежно всеки от имотите, при съществени разлики. В съдебния акт липсват конкретни фактически констатации досежно цената на всеки един от имотите, както и какъв метод е използван за всеки един от тях, което влияе на данъчната основа за облагане. По отношение на оспорени фактури, които не носят подписа на страната, която ги оспорва, на основание чл. 193, ал. 3 ГПК тежестта на доказване е върху страната, която ги представя и се ползва от него, но липсват фактически констатации и мотиви.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>