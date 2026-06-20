--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Обоснован и съответен на закона е изводът в обжалваното решение, че целта по чл. 1, ал. 2 ЗЗЛД - гарантиране на неприкосновеността на личността и личния живот чрез осигуряване на защита на физическите лица при неправомерно обработване на свързаните с тях лични данни в процеса на свободното движение на данните, в случая се осъществява по реда на специалния закон - ЗАдв. Нещо повече, същата е гарантирана и с предвидената в чл. 145 НК наказателна отговорност в случаите на противозаконно откриване на чужда тайна, опасна за доброто име на някого, която му е поверена или му е станала известна във връзка с неговото занятие. В тази насока следва да бъде посочен и факта, че адвокатът не извършва дейност, като събиране, записване, организиране, адаптиране, изменение, възстановяване на лични данни, предвид разпоредбата на чл. 33, ал. 1 и ал. 2 от ЗАдв. От изложеното следва изводът, че Т., в качеството й на адвокат, има достъп до лични данни, но упражнявайки професията си, не са налице автоматично предпоставките по чл. 17, ал. 1 ЗЗЛД, а именно задължението за подаване на заявление като администратор на лични данни пред комисията. Поради това, настоящият касационен състав намира, че в конкретния случай, не са осъществени нарушенията, за които е ангажирана отговорността на Т., с обжалваното пред АССГ решение - липсват материалноправни предпоставки за наложената глоба по чл. 42, ал. 4 и ал. 8 от ЗЗЛД.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>