--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>С влязъл в сила съдебен акт е определен характера на оспорените Постановление на Министерския съвет 4 от 16.01.2014 г. и Постановление на Министерския съвет 19 от 07.02.2014 г., вкл. и на Приложение № 1 към чл. 1, ал. 2, т. 1 на ПМС 19/2014 г., както и наличието на правен интерес за жалбоподателите, поради което повторно произнасянето по допустимостта на производството на същото основание е процесуално недопустимо. Приложение № 1 към чл. 1, ал. 2, т. 1 на ПМС 19/2014 г. съставлява неразделна част от Постановление на Министерския съвет 19 от 07.02.2014 г., поради което не може да се квалифицира като различен по вид административен акт, вкл. и мълчалив отказ. Произнасянето в изричен диспозитив за „отмяна на отказа” на Министерски съвет и връщането на преписката за ново признасяне по този отказ подлежи на обезсилване, тъй като не се касае за индивидуален административен акт. За да постанови отмяна на оспореното изцяло Постановление на Министерския съвет 4 от 16.01.2014 г., са допуснати нарушения на административно-производствените правила от категорията на съществените, водещи до незаконосъобразност на това основание - нарушена е процедурата по чл. 26, ал. 2 от ЗНА и императивното изискване на чл. 14, ал. 2 ЗНА. Налице е драстично разминаване освен в срока, предоставен за становища по смисъла на чл. 26, ал. 2 ЗНА и в сроковете по приемане и влизане в сила на постановлението, като обратно действие е придадено и считано от публикуването в ДВ, т. е. подзаконовия нормативен акт поражда последици преди оповестяването му. Отпадането от правния мир на визираните в ПМС №4 условия, ред и критериите за избора на проекти и програми води до основателност на частичното оспорване на последващото ПМС №19, тъй като липсват критериите за одобряване на проектите.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>