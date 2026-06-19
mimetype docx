--- v0 (2026-03-21)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Немостта за изпълнение на държавна служба може да съществува при възникване на правоотношението или да се породи впоследствие, при осъществяване на обстоятелствата, предвидени в чл. 9, ал. 5, ЗНАП. Наличието и е основание за едностранно прекратяване на правоотношението със служителя на агенцията без предизвестие (чл. 9, ал. 8 ЗНАП), като законът изисква несъвместимостта да съществува през цялото действие на служебното правоотношение между страните. Платеният характер на дейността на футболния съдия, произтича от правилата на БФС, които я регламентират. Действията на служителя, предприети с цел да се „откаже” от дължимото му възнаграждение, като прави отказ от получаване на съдийските хонорари и ги дарява, неправилно и в нарушение на закона са приети от първоинстанционния съд като преодоляване на втората предпоставка по чл. 9, ал. 5, т. 3 ЗНАП. Волеизявлението на служителя за отказ от получаване на хонорарите, както и липсата на изрична забрана в нормативните актове за футболното съдийство за безвъзмездното и упражняване не променя характера на дейността като платена. Налице са материалноправните предпоставки за прекратяване на служебното правоотношение между НАП и държавния служител, тъй като и към момента на постановяване на процесната заповед е налице установената несъвместимост, явяваща се правопрепятстващ юридически факт за съществуването на служебното правоотношение по смисъла на чл. 9, ал. 8 ЗНАП.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>