--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Законосъобразно е заключението, че оспореното решение е издадено от компетентен орган, овластен да се произнесе относно необходимостта от извършване на оценка на въздействие върху околната среда за всяко разширение или изменение на инвестиционни предложения. Спазени са формалните изисквания на закона – решението е в писмена форма, мотивирано с конкретни съображения относно характеристиките на инвестиционното предложение и липсата на потенциални въздействия. Процедурата по информиране на засегната общественост е изпълнена, тъй като нормативните актове не предвиждат задължение за уведомяване на конкретни физически или юридически лица, а обществено обсъждане на инвестиционното предложение в тази процедура не е предвидено. Доводите за нищожност на предходно решение не могат да бъдат обсъждани в настоящото производство, тъй като то не е предмет на оспорване, а косвен съдебен контрол е недопустим. Възражението, че решението по оценка на въздействието върху околната среда е изгубило правното си действие, е неоснователно, тъй като изграждането на инвестиционното предложение е започнало. Разходите за неоснователно воден процес не могат да бъдат оставени за сметка на страната, в чиято полза е решен спора.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>