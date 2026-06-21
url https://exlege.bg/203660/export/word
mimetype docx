--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Разпоредбата на чл. 110, ал. 1, т. 1 КСО е материален закон и поради това действа само занапред ( ex nunc ), освен ако с изрична разпоредба му е дадена обратна сила (чл. 14 ЗНА). Нито в КСО, нито в цитирания по-горе Закон за бюджета на Държавното обществено осигуряване за 2012 г. има изрична разпоредба, с която се дава обратна сила на изменението на чл. 110, ал. 1, т. 1 КСО. Към 24.11.2011 г., датата на издаване на процесното експертно решение, отмяната на акт на медицинската експертиза не се третира от закона като административно нарушение, водещо до имуществена отговорност. Поради това физическите лица, издали акт на медицинската експертиза в периода от 31.07.2010 г. до 31.12.2011 г., не носят отговорност за причинените на ДОО щети с този акт, дори когато той е отменен след 01.01.2012 г.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>