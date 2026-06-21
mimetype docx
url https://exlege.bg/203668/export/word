--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За длъжника тече срок за изпълнение на задължението, ако е бил надлежно уведомен за това след датата на вземане под отчет на вземането. В случая длъжникът въобще не е надлежно уведомен след датата на вземане под отчет на задължението, още повече, че то е погасено изцяло преди тази дата. Лихвата за забава може да се начислява само за периода след изтичането на срока за плащане на митническото задължение. Съгласно т. 27 от мотивите на решението на С. от 31 март 2011 година по дело С-549/2009 година начисляват се лихви след изтичане на срока за плащане, даден с поканата за плащане по чл. 221, § 1 от МКО. В случая такава покана за плащане не е налице, поради което не е налице и забава. В чл. 78, §3 от регламент 450/2008г. изрично е посочено, че принудително се начислява и събира лихва единствено след уведомяване на длъжника за размера на дължимите вноски, мита и държавни вземания.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>