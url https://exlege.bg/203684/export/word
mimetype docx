--- v0 (2026-03-21)
+++ v1 (2026-06-27)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правилно първоинстанционният съд не е прибавил към салдото за 2006 г. сумите, получени от Е. С. С. като издръжка от бившия й съпруг, дадени в периода 1990 г. до 2005 г. в общ размер на 250 000 щатски долара, тъй като се касае за текуща издръжка на нея и детето й за един продължителен период от време, поради което нелогично е тези суми да са останали неизползвани и съхранени до 2006 г., още повече, че не са представени доказателства в тази насока. Така възприетият начин на изчисляване на паричните средства е законосъобразен, тъй като съгласно разпоредбата на чл. 48, ал. 1 от ЗДДФЛ данъкът се определя съобразно годишния облагаем доход, изчислен на база общите приходи и разходи за цялата година. Неоснователно е прието, че като приходи следва да бъдат отразени не само сумата от 180 лева, която е изтеглена в брой, но и другите суми, с които лицето е извършвало безкасово плащане в полза на търговци, тъй като то реално не е получило парични средства, а средствата са били получени от трети лица. Приел е, че задълженията за задължителни осигурителни вноски са незаконосъобразно определени, тъй като разпоредбата на чл. 124а от ДОПК е материално правна, тоест има действие само за напред, респективно не може да служи за определяне на осигурителни вноски за периоди преди влизането й в сила, каквито са процесните.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>