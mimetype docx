--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Сами по себе си откриването на доставчиците при осъществените насрещни проверки, представянето на доказателства от тях и надлежното осчетоводяване на спорните фактури, не мотивират пряк извод за реално изпълнение на процесните доставки. Определящо е главното и пълно установяване на тяхното действително извършване, като представените частни свидетелстващи и диспозитивни документи не се подкрепят и не позволяват съпоставянето на посочените в тях стоки и услуги с фактурираните поради липсата на конкретизация на дължимата престация. Разплащането по фактурите не е елемент от сложния фактическия състав, чието проявление обуславя възникването и упражняването на правото на приспадане на данъчен кредит, като това право изисква установяване на реално получаване на стоките или извършването на услугите. В Решението от 18 юли 2013 г. по дело С-78/12, [фирма], Съдът уточнява, че "Директива 2006/112/ЕО на Съвета от 28 ноември 2006 година относно общата система на данъка върху добавената стойност трябва да се тълкува в смисъл, че във връзка с упражняването на правото на приспадане на данъка върху добавената стойност понятието "доставка на стоки" по смисъла на тази директива и доказването на действителното осъществяване на такава доставка не са свързани с формата на придобиване на право на собственост върху съответните стоки." В Решението по дело С- 18/13г. се разяснява, „че само по себе си, за да се откаже признаване на правото на приспадане, не е достатъчно да липсва материална и персонална обезпеченост на доставчика или негов подизпълнител или в някои документи да липсват подписи на посочените като доставчици лица. Необходимо е още тези обстоятелства да сочат за наличието на измама и от обективните данни, предоставени от органите по приходите да се установява, че данъчно задълженото лице е знаело или е трябвало да знае, че сделката, с която обосновава правото на приспадане, е част от измама." Липсата на доказателства за получаване на престациите по доставките именно от издателите на спорните фактури сочи на недобросъвестно поведение на получателя, който не е положил разумни усилия да избегне въвличането си в данъчна измама.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>