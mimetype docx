--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>„процесните данъчни фактури, издадени от доставчиците ... не обосновават несъмнен извод, че спорните доставки са осъществени именно от преките доставчици, така, както това е обективирано в съставените първични счетоводни документи.“ „По отношение на непризнат данъчен кредит по фактура, издадена от [фирма], доводите на съда, са че поради липсата на представен, от страна на жалбоподателя оригинал или заверено копие от процесната фактура във връзка с разпоредбата на чл. 71, ал. 1 от ЗДДС е изключена възможността да се направи извод, че правото на данъчен кредит в случая е надлежно упражнено, още повече, че доказателства за обратното не се ангажирани от страна на жалбоподателя.“ „Съобразно константната съдебна практика на ВАС за признаване на П. в полза на получателя следва да е налице доставка по смисъла на чл. 12 във вр. с чл. 6, ал. 1 от ЗДДС. В разпоредбата на чл. 68, ал. 1, т. 1 от ЗДДС при определяне на понятието „данъчен кредит“ изрично се включва изискването за наличие на реално осъществена облагаема доставка.“ „Поради изложеното, правилни са мотивите на съда, че наличието на такава доставка, а не притежаването на данъчен документ, е основна предпоставка за възникване на претендирано право.“ „Наличието на данъчна фактура не е достатъчно за обосноваване на реалност на доставката. След като за възникване на правото е необходимо посоченият като доставчик във фактурата да е изпълнил доставката, то правилно е обсъдена и възможността за изпълнение от страна на отделните доставчици.“ „При преценката на доказателствата е спазено и изискването за разпределение на доказателствената тежест, която съгласно чл. 170, ал. 2 от АПК във вр. с § 2 от ДР ДОПК е за лицето, което се позовава на положителния факт на доставка и възникнало П..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>