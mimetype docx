--- v0 (2026-03-21)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Законосъобразен е изводът на съда, че оспорената заповед е издадена от компетентен орган и в предписаната от закона форма, като съдържа задължителните реквизити съгласно изискването на чл. 108, ал. 1 от ЗДСл. Законосъобразен е и изводът на съда, че спрямо жалбоподателя е осъществен фактическия състав на чл. 106, ал. 1, т. 2 от ЗДСл. за прекратяване на служебното му правоотношение. От изложеното следва, че за длъжността, заемана от Д. са намалени бройките, предвидени да я изпълняват, поради което изводът на съда, че спрямо служителят е осъществен фактическият състав на чл. 106, ал. 1, т. 2 от ЗДСл. е законосъобразен и обоснован. Доводите на касатора, че не е налице съкращаване на длъжността, тъй като по делото не е установено намаляване обема на работа, са неоснователни. Целта на съкращението е да оптимизира работата на съответното административно звено, като създаде условия дейността да се изпълнява от по-малко служители. Органът по назначаването няма нормативно установено задължение при съкращаване на длъжността да назначава служителя на по-висока от заеманата от него длъжност т. е. да го повишава. В рамките на предоставената му оперативна самостоятелност органът по назначаването разполага с възможността да извършва структурни промени, водещи до закриване на едни длъжности и разкриване на други длъжности, като тези действия не подлежат на съдебен контрол.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>