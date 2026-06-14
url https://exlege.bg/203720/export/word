--- v0 (2026-03-22)
+++ v1 (2026-06-14)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правилно първостепенният съд се е съсредоточил върху изследването на пряката доставка, доколкото произходът на стоката и предходните доставки не са определящи за признаване правото на приспадане на данъчен кредит. Изискванията за възникване право на приспадане на данъчен кредит се отнасят само до спорната доставка, по която е претендирано това право и именно за пряката доставка следва да са доказани всички предпоставки за законосъобразно упражняване на това право. Първоинстанционният съд е достигнал до обоснования извод за извършени реални доставки на услуги с предмет – обработка на профили и камък, след преценка на събраните доказателства поотделно и в тяхната съвкупност, както и на приетото заключение по ССчЕ. В приемо-предавателните протоколи има подробно описание на съответните услуги, а в приложенията към тези протоколи е описано ценообразуването и обектите. Заключението на ССчЕ констатира наличието на достатъчен персонал и собствена техника на доставчика за осъществяване на услугите. Предвид доказаността на осъществяването на фактурираните доставки на услуги, незаконосъобразно данъчните органи са извършили увеличение на финансовия резултат за 2008 г. и за 2009 г. със стойността на процесните фактури.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>