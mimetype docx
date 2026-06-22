--- v0 (2026-03-23)
+++ v1 (2026-06-22)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В случая са налице комулативно изискуемите предпоставки на чл. 1, ал. 1 ЗОДОВ и отговорността на държавата следва да се ангажира. Налице е отменен, като незаконосъобразен, административен акт; издаден от административен орган; при изпълнение на административна дейност; реално причинена вреда в размер на 752.40 лева и тази вреда е в пряка причинна връзка с незаконосъобразния акт. Неоснователно и неподкрепено с доказателства е възражението на касатора, че акционерното дружество „не е имало намерение да изпълнява отмененото Разпореждане № Р-12-5 от 24.03.2011 г. на заместник председателя на Държавната агенция „Държавен резерв и военновременни запаси“ и не (се) установяват по безспорен начин настъпването на вредоносни последици за дружеството, произтичащи от отменения акт. За да се реализира отговорността на ответника по чл. 1, ал. 1 ЗОДОВ следва да се установи незаконосъобразност на акта, в резултат на който за ищеца са настъпили сочените имуществени вреди и връзката между тях да е пряка и непосредствена и именно това е доказано в процеса от ищеца. Установени са по делото всички изискуеми предпоставки, за да се реализира отговорността по чл. 1, ал. 1 от ЗОДОВ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>