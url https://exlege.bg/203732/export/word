--- v0 (2026-03-23)
+++ v1 (2026-06-28)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Въпреки неправилността на горните изводи, крайният извод на първоинстанционния съд, че ревизионният акт в оспорената част е засегнат от най-тежкия порок и е нищожен, следва да бъде споделен, но по съображения за липса на компетентност на органите по приходите, издали акта по смисъла на чл. 119, ал. 2 ДОПК във връзка с § 35 от ПЗР на ЗИДДОПК (ДВ, бр. 82 от 2012 г., в сила от 1.01.2013г.). В случая след отмяната на предходния ревизионен акт е налице образувано и висящо ревизионно производство по смисъла на §35, ал. 1 от ПЗР на ЗИДДОПК, въз основа на първоначално издадената ЗВР № 1202740/03.04.2012г. Поради това процесуалният ред за провеждане на процесното ревизионно производство е редът, действащ до влизане в сила на измененията в чл. 119, ал. 2 ДОПК от ДВ бр. 82/2012г. По силата на преходната норма органът, компетентен да издаде ревизионния акт в процесния случай следва да бъде определен със заповед на органа, възложил ревизията. Оспореният ревизионен акт не е издаден от такъв орган по приходите, а от М. А. К. и Ц. Г. Р. съгласно правомощията им предвидени в чл. 119, ал. 2 ДОПК редакцията, приложима от 01.01.2013г. След като органът по приходите, издал акта не е определен съгласно приложимия процесуален ред, правилно първоинстанционният съд е приел, че актът е нищожен.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>