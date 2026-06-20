--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Информацията свързана с конкретните размери на възнагражденията на директора и останалите служители в дирекцията с оглед естеството й засяга лични данни по смисъла на § 1, т. 2 от Допълнителните разпоредби на ЗДОИ и чл. 2, ал. 1 във връзка с ; 1, т. 16 от Допълнителните разпоредби на Закон за заита на личните данни, поради което ЗДОИ е неприложим, а предоставянето й на трето лице е неправомерно. Заявителят задава въпроси на които е даден отговор, обективиран в административния акт с което са изчерпани реда и формата по чл. 26, ал. 1, т. 3 ЗДОИ. При липса на исканата информация у задължения субект, но наличие на данни относно нейното местонахождение, за сезираните лица по чл. 3 ЗДОИ възниква задължението по чл. 32, ал. 1 от закона да я препрати на лицето, у което е информацията и да информира лицето, което е поискало информацията. Това препращане и уведомяване обаче нямат белезите на властническо волеизявление, което едностранно да засяга права или законни интереси на заявителя и не представляват индивидуален административен акт, поради което и неизпълнението му не може да се приеме за съществено нарушение на административната процедура. Защитата на личните данни, нормативно уредена в специалния ЗЗЛД, преодолява правото на достъп до обществена информация (чл. 2, ал. 4 от ЗДОИ).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>