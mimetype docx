--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Изводите на съда произтичат от обстоятелството, че доходът на жалбоподателката през предходния месец е размер на 165, 60 лева и същият надвишава определения диференциран минимален доход, който е в размер на 81, 25 лева. Право на месечна помощ имат лица или семейства, чийто доход за предходния месец е по-нисък от определен диференциран минимален доход. В случая диференцираният минимален доход е определен съгласно чл. 9, ал. 3, т. 7 от ППЗСП, тъй като М. е лице с трайно намалена работоспособност-70 и над 70 на сто. Доходът на жалбоподателката, получен през предходния месец август 2014 г., е формиран от получено от Национален осигурителен институт обезщетение в размер на 165, 50 лева, надвишаващ определения диференциран минимален доход от 81, 25 лева. Оспорената заповед, с която е отказано отпускането на целева социална помощ, е издадена при спазване на материалния закон.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>