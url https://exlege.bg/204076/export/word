--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Законосъобразен е изводът на административния съд, че регламентираният в ЗКПО отм. и ЗКПО особен ред на приспадане на надвнесен корпоративен данък само от следващи авансови и годишни вноски за същия данък, при това без ограничение по отношение на срока, а в случая и самата законодателна промяна, определят различно основание, което за [фирма] възниква с подаването на декларацията за 2012 година. Касационната инстанция споделя изцяло като правилно приетото от първоинстанционния съд, че определянето в конкретната хипотеза на началния момент за подаване на искането по чл. 129, ал. 1 от ДОПК като 1 януари на годината, следваща годината, през която е внесен претендираният за възстановяване данък, при положение, че разпоредбите на ЗКПО отм. и ЗКПО до 01 януари 2013 година са позволявали на данъчно задължените лица да приспадат този данък без срок от дължимия такъв за следващи отчетни периоди, би довело до незаконосъобразното им лишаване от вече придобитото от тях право на възстановяване на надвнесен данък, каквато не е целта на закона и не може да бъде - обратно на твърденията на касатора, целта на промяната от 01 януари 2013 година.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>