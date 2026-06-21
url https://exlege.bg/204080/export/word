--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно чл. 17, ал. 1, т. 8 от ЗМСМА гражданите и избраните от тях органи, между които кметът на съответната община или кметство, имат право да решават самостоятелно всички въпроси от местно значение, които законът е предоставил в тяхна компетентност, включително в сферата на опазване на околната среда и рационалното използване на природните ресурси. В подкрепа на този извод е и нормата на §1, т. 49 от З., която включва в понятието „засегната общественост“ по смисъла на закона физически лица и организации, които са засегнати или потенциално могат да бъдат засегнати от решение, свързано с дейностите, предвидени в закона. В случая съгласуване с кметовете на кметствата, на чиято територията е разположена площта за търсене и проучване по чл. 26, ал. 1, т. 2 от З. не следва да се извършва, тъй като подземните богатства, предмет на проучването са такива по чл. 2, ал. 1, т. 4 от З. – твърди горива, а не строителни и скалнооблицовъчни материали по смисъла на чл. 2, ал. 1 т. 5 и 6 от закона, за които такова съгласуване е задължително. Доводите на жалбоподателите, че дейността по издаденото разрешение може да доведе до нарушаване изискванията на опазване на земните недра, околната среда, човешкото здраве и културните ценности в района са неоснователни, тъй като доказателства за такъв негативен ефект не са ангажирани. Тези твърдения се опровергават и от положителните становища по процедурата и по издаване на разрешението, изразени от отделните министерства и конкретно от Министерство на културата, Министерство на здравеопазването и Министерството на околната среда и водите.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>