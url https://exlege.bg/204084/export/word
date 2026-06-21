--- v0 (2026-03-21)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правомощията на комисията не са прекратени само поради обстоятелството, че са изтекли пет години от конституирането й, оспореното решение е постановено в рамките на законовите правомощия на административния орган и не е нищожно. Аргументирано е и заключението, че административният акт в частта, в която е установено нарушение на чл. 23, ал. 1 от ЗЗЛД съответства и на материалноправните изисквания на закона. Правилно е преценено, че Министерство на правосъдието не предприема необходимите технически и организационни мерки за неразпространение на личните данни, тъй като данните са заличени след повече от два месеца след отпадане необходимостта от обработването им. Законосъобразно е и заключението на първоинстационния съд, че размерът на санкцията е неправилно определен с оглед липсата на съображения за размер по - висок от минималния, предвиден в нормата на чл. 42, ал. 9 от ЗЗЛД. Като трето лице, за което оспореният административен акт е благоприятен, Н. има право на разноски съгласно чл. 143, ал. 3 от АПК. Адвокатското възнаграждение следва да бъде намалено съобразно чл. 78, ал. 5 от ГПК и направеното възражение, с оглед фактическата и правна сложност на спора и обстоятелството, че адвокатската защита включва изготвянето на писмено становище без явяване в съдебно заседание.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>