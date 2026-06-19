--- v0 (2026-03-21)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Не са налице изискванията на чл. 8 и 9 от ЗУБ за предоставяне статут на бежанец или хуманитарен статут. Касационният жалбоподател е марокански гражданин, напуснал е М. по семейно-битови причини, а не поради преследване по причините, посочени в чл. 8 от ЗУБ. Не съществува опасност за живота и здравето му, ако се върне обратно в страната по произход. Причините за напускане на страната по произход са от семейно-битов характер и са извън приложното поле на ЗУБ. Не са налице конкретни данни и доказателства, които да обосноват извод за основателен страх от преследване поради раса, религия, националност, принадлежност към определена социална група, политическо мнение или убеждение. С оглед факта, че Кудад Р. не е представил нови обстоятелства, на които да основе молбата си за закрила.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>