--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -44,51 +44,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №216/27.04.2015 по търг. д. №4534/2013 на ВКС, ТК, I т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Представлява ли неподаването на декларация пред ОД на ДФ „Земеделие” основание за налагане на санкции по договорите за предоставяне на помощ de minimis за закупуване на фураж, сключвани между ДФ „Земеделие” и земеделските производители?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>