--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правната последица от обявяването на закон/законов текст за противоконституционен е неприлагането му за в бъдеще – Решение № 22/1995 год. по к.д. № 25/1995 год. на КС. Доразвитието на въпроса за правните последици, съдържащо се в Решение № 3/28.04.2020 год. сочи, че по отношение на заварените от решението на КС, висящи пред съдилищата спорове по правоотношения, породени от този закон, той не се прилага, поради забраната по чл.5 ал.1 от Конституцията.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>