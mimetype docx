--- v0 (2026-03-21)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Структурно близка до симулативната е фидуциарната сделка, с която се прехвърля собственост, за да се създаде обезпечение на кредитора. С фидуциарната сделка страните не желаят прехвърлянето, а преследват друга юридическа цел – заобикаляне на забраната за предварително уговаряне на начин на удовлетворение на кредитора, различен от предвидения в закона. Този порок на сделката води до нейната нищожност поради противоречие със забраната по чл. 152 ЗЗД. За установяване на заобикалянето на закона са допустими всички доказателствени средства, предвид което ограничението по чл. 164, ал.1, т.6 ГПК за симулативните сделки не може да намери приложение. Когато страната твърди, че сделката за прехвърляне на имот е сключена в нарушение на чл. 152 ЗЗД за обезпечение на заем, тя следва да установи съществуването на заемното правоотношение. В този случай не се претендират последиците на договора за заем, поради което неприложима е и забраната по чл. 164, ал.1, т.3 ЗЗД. Доказването на заемното правоотношение е с оглед разкриване на характера на съглашението да се обезпечи връщането на получен заем; да се заобиколи забраната на чл. 152 ЗЗД, поради което за установяване, че сделката е сключена в нарушение на закона -чл. 26, ал.1 ЗЗД са допустими всички доказателствени средства.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>