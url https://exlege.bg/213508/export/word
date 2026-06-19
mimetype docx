--- v0 (2026-03-22)
+++ v1 (2026-06-19)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №207/19.10.2015 по гр. д. №1543/2015 на ВКС, ГК, III г.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>От кой момент се дължат лихви и разноски за внесената от обявения за купувач при публична продан цена, в случаите на чл.499, ал.1 ГПК при последващо отстраняване на купувача от имота, по причина, че длъжникът по изпълнителното дело не е бил собственик на продадения имот?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Публичната продан прехвърля собствеността на продадения имот върху купувача, но само ако длъжникът е бил собственик на имота. Ако възложеният имот не е бил собственост на длъжника и съдът с влязло в сила решение установи това, купувачът, респективно взискателят, на когого е възложен имота, съдебно се отстранява от купения на публична продан имот. По силата на това решение настъпват последиците на евикция. Те се изразяват в това, че отстраненият купувач има право да получи внесената от него цена, а когато сумата е изплатена, освен платената сума отстраненият купувач има право да иска и законната лихва върху получената сума, считано от деня на внасяне на сумата по сметката на съдебния изпълнител и направените разноски за участие в публичната продан. В този случай /когато сумата е изплатена/ сумата се иска от тези лица, които са получили сумата: взискателя /взискателите – ако сумата е получена по разпределение/ и длъжника /ако от внесената сума е изплатен остатък на длъжника/. В този случай /когато сумата е изплатена/, купувачът има право да иска от лицата, които са получили сумата, и съразмерата част на законната лихва от деня на внасяне на сумата по сметката на съдебния изпълнител и направените разноски за участие в публичната продан – чл.499, ал.1 ГПК. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>