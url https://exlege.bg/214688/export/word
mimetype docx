--- v0 (2026-02-15)
+++ v1 (2026-05-02)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Построената сграда в имота, собственост на Т. С. Д., по силата на чл. 92 от ЗС е станала нейна собственост, тъй като не се установява по делото да е уговорено друго. Учредителният договор за създаването на Консорциум Тера Култа ДЗЗД няма вещноправен ефект и не прехвърля правото на собственост или ограничени вещни права върху имота, което става с нотариален акт. Доколкото Консорциум Тера Култа ДЗЗД нито е собственик на терена, нито има надлежен документ доказващ, че собственикът на терена му е учредил ограничено вещно право на строеж, същият не е станал собственик и на построената сграда. Затова действителният получател по доставките на стоки и услуги е физическото лице – собственик на имота и сградата. Всички доставки на стоки и услуги, свързани с построяването на сградата и довършителните и работи, са безвъзмездни доставки към собственика на имота и не са свързани с икономическата дейност на ревизираното дружество. Правилно е приета приложимостта на изключението, дефинирано в чл. 70, ал. 1, т. 2 от ЗДДС, тъй като е създаден актив, който има характеристиките на дълготраен и който не е включен в имуществото на Консорциум Тера Култа ДЗЗД, а е собственост на физическото лице. Доставките на стоки и услуги за довършителни дейности и обзавеждане на сградата също не могат да се използват за икономическа дейност на несобственик при липса на каквото и да е правно основание дружеството да извършва дейност по разпореждане или управление с чуждо имущество.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>