--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -75,51 +75,65 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>I. Обявява за загубили сила следните постановления на Пленума на ВС на НРБ по граждански дела:</w:t>
+        <w:br/>
+        <w:t>1. Т. 2 от Постановление № 1 от 10.02.1954 г. за реда, по който се осъществява намалената отговорност на работници и служители.</w:t>
+        <w:br/>
+        <w:t>2. Т. 4 от Постановление № 4 от 11.11.1954 г. относно дължимата издръжка между осиновителя, рождените родители и осиновения. Т. 10 от същото постановление относно връщане на делото за ново разглеждане, когато се представят нови доказателства и Т. 14 относно подсъдността на делата по искове за изменение на решения за издръжка по чл. 121 ЗЛС.</w:t>
+        <w:br/>
+        <w:t>3. Т. 1, 5, 6, 7, 13, 15, 16, 19, 23, 24, 26, 27, 28 и 31 от Постановление № 5 от 15.12.1955 г. за обобщаване практиката на финансови начети.</w:t>
+        <w:br/>
+        <w:t>4. Т. 18 от Постановление № 7 от 30.12.1959 г. относно погасяването на вземанията от непозволени увреждания срещу бюджетни учреждения и бюджетни предприятия при тригодишна давност.</w:t>
+        <w:br/>
+        <w:t>II. Изменява следните постановления на Пленума на Върховния съд на НРБ по граждански дела:</w:t>
+        <w:br/>
+        <w:t>1. Постановление № 2/1956 г. относно "прегледа по реда на надзора на решенията на ОСГК пред Пленума на Върховния съд" в диспозитивната си част добива следната редакция: "преглед по реда на надзора на решенията на ОСГК пред Пленума на Върховния съд е допустим, ако са допуснати нарушения по чл. 207 ГПК".</w:t>
+        <w:br/>
+        <w:t>2. Допълва т. 28 от Постановление № 1/1957 г. относно "обобщаване практиката по брачни дела", като се добавя нова алинея последна със следната редакция: "когато от брака има деца, които не са навършили пълнолетие, съдът и без искане на страните (служебно) се произнася за семейното жилище".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>