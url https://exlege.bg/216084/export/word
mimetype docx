--- v0 (2026-03-21)
+++ v1 (2026-06-19)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №93/29.07.2016 по търг. д. №3285/2014 на ВКС, ТК, II т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Допуска ли чл.8 от Наредба № 3 в хипотезата на по-рано постъпило платежно нареждане за директен дебит, по което към момента на депозирането му не са настъпили условията по чл.16 от Наредба № 3, и последващо постъпило платежно нареждане, доставчикът на платежни услуги да осъществи втората транзакция, без да изчака изтичането на пет работни дни, съгласно чл.16, ал.4 от Наредба № 3, за да извърши хронологично по-рано постъпилото платежно нареждане?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Разпоредбата на чл.8, ал.3 от Наредба № 3/2009г. в хипотезата на по-рано постъпило платежно нареждане за директен дебит, отговарящо на изискванията на чл.16, ал.1 от Наредба № 3/2009г., по което към момента на депозирането му не са настъпили условията по чл.16, ал.3, т.2 и т.3 от Наредба № 3/2009г., и последващо постъпило платежно нареждане, не допуска доставчикът на платежни услуги да изпълни второто платежно нареждане, без да е изтекъл предвиденият в чл.16, ал.4 от Наредба № 3/2009г. срок от пет работни дни, предвиден за изпълнение на по-рано постъпилото нареждане. В случай, че по-рано постъпилото нареждане от получателя до доставчика на платежни услуги на платеца не отговаря на изискванията на чл.16, ал.1 от Наредба № 3/2009г., т.е. ако към момента на отправянето му от получателя липсва дадено съгласие за директен дебит от платеца, разпоредбата на чл.8, ал.3 от Наредба № 3/2009г. не задължава доставчика на платежни услуги да откаже да изпълни по-късно постъпило платежно нареждане до изтичане на предвидения в чл.16, ал.4 от Наредбата срок.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>