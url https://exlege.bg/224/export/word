--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,61 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Върховният съд на НРБ, Общо събрание на гражданската колегия, дава следното тълкувателно решение:</w:t>
+        <w:br/>
+        <w:t>Когато шофьорът или сервизният работник напусне предприятието или учреждението и има преразходи, ощетеното предприятие следва да осъществи претенцията си против него за нанесената щета по реда на чл. 95 и 99 КТ, а ако преразходът е резултат от престъпна дейност - по общия исков ред.</w:t>
+        <w:br/>
+        <w:t>Въз основа на издадената заповед по реда на чл. 99 КТ от директора на предприятието или ръководителя на учреждението не могат да се правят удръжки на работника или служителя, който е напуснал това предприятие, от трудовото му възнаграждение в другото предприятие или учреждение, в което е преминал на работа.</w:t>
+        <w:br/>
+        <w:t>Въз основа на заповедта по чл. 99 КТ, когато тя не е оспорена от работника или служителя, който е напуснал предприятието или учреждението, не може да се издава изпълнителен лист по реда на чл. 237 ГПК.</w:t>
+        <w:br/>
+        <w:t>За да осъществи своето вземане от преминалия на работа в друго предприятие или учреждение работник или служител и когато заповедта по чл. 99 КТ не е оспорена, администрацията на предприятието или учреждението, на което е нанесена щета от този работник или служител, трябва да отнесе спора за разрешаване от помирителната комисия и след влизане в сила на решението на същата или профкомитета, респ. съда, да се снабди с изпълнителен лист въз основа на чл. 57 от Правилника за разглеждане на трудовите спорове, респ. чл. 237, б. "а" ГПК.</w:t>
+        <w:br/>
+        <w:t>По същия ред предприятието или учреждението трябва да осъществи такова свое вземане и срещу напуснал работник или служител, който не работи или е пенсионер.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>