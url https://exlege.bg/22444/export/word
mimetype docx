--- v0 (2026-02-05)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Определение №4888/29.10.2024 по ч.гр.д. №3551/2024 на ВКС, ГК, I г.о., докладвано от съдия Теодора Гроздева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Възможно ли е намаляване на претендирания адвокатски хонорар под определения минимум с оглед съобразяване с решение С-438/22 г. на СЕС ?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При произнасяне по искане по чл.78, ал.5 ГПК за намаляване на адвокатско възнаграждение поради прекомерност или по искане за присъждане на адвокатско възнаграждение по чл.38, ал.2 ЗЗД, българският съд не е обвързан от приетите в Наредба № 1 от 2004 г. минимални размери на адвокатските възнаграждения. При определяне на дължимото адвокатско възнаграждение съдът следва да вземе предвид не само величината на защитавания интерес /цената на иска/, но и обема и сложността на извършената дейност от адвоката, както и дали тази дейност изисква висока компетентност и знания с оглед фактическата и правна сложност на конкретното дело. Посочените в Наредба № 1 от 2004 г. минимални размери на адвокатските възнаграждения могат да служат само като ориентир за съда при определяне на дължимото адвокатско възнаграждение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>